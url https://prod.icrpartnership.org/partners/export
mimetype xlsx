--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -6235,51 +6235,51 @@
       </c>
       <c r="D108" t="s">
         <v>419</v>
       </c>
       <c r="E108" t="s">
         <v>104</v>
       </c>
       <c r="F108" t="s">
         <v>23</v>
       </c>
       <c r="G108" t="s">
         <v>164</v>
       </c>
       <c r="H108" t="s">
         <v>395</v>
       </c>
       <c r="I108" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>421</v>
       </c>
       <c r="B109" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="C109" t="s">
         <v>157</v>
       </c>
       <c r="D109" t="s">
         <v>422</v>
       </c>
       <c r="E109" t="s">
         <v>108</v>
       </c>
       <c r="F109" t="s">
         <v>109</v>
       </c>
       <c r="G109" t="s">
         <v>423</v>
       </c>
       <c r="H109" t="s">
         <v>395</v>
       </c>
       <c r="I109" t="s">
         <v>424</v>
       </c>
       <c r="J109" t="s">
         <v>425</v>
       </c>