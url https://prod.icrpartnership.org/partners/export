--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -1198,60 +1198,60 @@
   <si>
     <t>Social Sciences and Humanities Research Council</t>
   </si>
   <si>
     <t>SSHRC</t>
   </si>
   <si>
     <t>The Kidney Foundation of Canada</t>
   </si>
   <si>
     <t>KFOC</t>
   </si>
   <si>
     <t>The Leukemia &amp; Lymphoma Society of Canada</t>
   </si>
   <si>
     <t>LLSC</t>
   </si>
   <si>
     <t>The Terry Fox Research Institute</t>
   </si>
   <si>
     <t>TFRI</t>
   </si>
   <si>
-    <t>2024-12-22 07:28:03.740</t>
-[...8 lines deleted...]
-    <t>2025 data</t>
+    <t>2026-10-22 10:04:44.213</t>
+  </si>
+  <si>
+    <t>FY23 New projects</t>
+  </si>
+  <si>
+    <t>2026-10-09 04:12:55.503</t>
+  </si>
+  <si>
+    <t>Budget years starting 2024-2028 (2026 data upload)</t>
   </si>
   <si>
     <t>Fondazione Italiana per la Ricerca sul Cancro (AIRC)</t>
   </si>
   <si>
     <t>FIRC-AIRC</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>2022-02-17 08:15:11.360</t>
   </si>
   <si>
     <t>Correction to funding mechanism name</t>
   </si>
   <si>
     <t>2018-12-17 08:25:09.547</t>
   </si>
   <si>
     <t>Additional projects starting 2016 and 2017</t>
   </si>
   <si>
     <t>DGOS-Ministère de la Santé</t>
   </si>
@@ -1702,72 +1702,72 @@
   <si>
     <t>2020-09-21 08:28:03.153</t>
   </si>
   <si>
     <t>NIH FY19: projects from NIH Reporter for FY19 where Admin or Funding IC = NCI, or where NIH Spend category = cancer</t>
   </si>
   <si>
     <t>NIH Clinical Center</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>2024-10-09 10:08:58.387</t>
   </si>
   <si>
     <t>Intramural Research &amp; Research Centers</t>
   </si>
   <si>
     <t>Office of the Director</t>
   </si>
   <si>
     <t>OD</t>
   </si>
   <si>
-    <t>2023-07-14 11:37:50.287</t>
-[...2 lines deleted...]
-    <t>Projects funded in FY2022</t>
+    <t>2026-09-23 06:24:20.127</t>
+  </si>
+  <si>
+    <t>New projects in 2024</t>
   </si>
   <si>
     <t>2017-05-04 00:00:00.000</t>
   </si>
   <si>
     <t>FY2015 NEW, FY2016 New</t>
   </si>
   <si>
     <t>2023-03-16 12:34:08.453</t>
   </si>
   <si>
     <t>ROI grants from late 2021 and 2022</t>
   </si>
   <si>
-    <t>2024-11-28 08:25:04.160</t>
-[...2 lines deleted...]
-    <t>Submission of 2023 new awards</t>
+    <t>2026-11-02 06:43:37.250</t>
+  </si>
+  <si>
+    <t>2025 projects</t>
   </si>
   <si>
     <t>2026-07-29 12:05:26.477</t>
   </si>
   <si>
     <t>2025 Projects</t>
   </si>
   <si>
     <t>World Cancer Research Fund France</t>
   </si>
   <si>
     <t>WCRF FR</t>
   </si>
   <si>
     <t>2024-11-08 13:05:34.930</t>
   </si>
   <si>
     <t>Updates to existing projects</t>
   </si>
   <si>
     <t>2024-11-12 12:57:48.823</t>
   </si>
   <si>
     <t>World Cancer Research Fund Netherlands</t>
   </si>